--- v0 (2026-06-03)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09700dd5e67d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d48a42c8df942489f6aef03760ecb97.psmdcp" Id="Rd7bd3b2d54294a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f5a248f9ab43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d42af1c230d147f5a68d7b4860b7314f.psmdcp" Id="R5666033cd7da4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -115,51 +115,51 @@
   <x:si>
     <x:t>ADD-ah-KOO-bee</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=12385</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Alex Comsia</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRA / RC Strasbourg </x:t>
   </x:si>
   <x:si>
     <x:t>North Vancouver, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=764</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Gasparotto</x:t>
   </x:si>
   <x:si>
-    <x:t>SCO / Rangers</x:t>
+    <x:t>SCO / Rangers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1259</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
     <x:t>Manuel Aparicio</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>app-ah-ree-cee-oh</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13012</x:t>
   </x:si>
@@ -1261,54 +1261,54 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">