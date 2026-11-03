--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4711af4b1742e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/651d2fa4c596437e91d4570b73e2d958.psmdcp" Id="R79be028b1a85458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b91b97649e64ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4161989a418c48a3982e1ea4471fb3d7.psmdcp" Id="Rfa517122d78d4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1085,115 +1085,115 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
@@ -1452,51 +1452,51 @@
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
@@ -1522,51 +1522,51 @@
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">