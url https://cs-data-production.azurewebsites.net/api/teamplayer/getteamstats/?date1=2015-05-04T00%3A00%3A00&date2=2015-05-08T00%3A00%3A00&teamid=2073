--- v0 (2026-06-09)
+++ v1 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2485da9dd1d440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b920889f9684f42a092026dc32f294b.psmdcp" Id="Rf45ff1d123fe46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e68823b70b41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0a1aa4a60cf44bea90c7448fcc9534f.psmdcp" Id="R6ce9a2b123864537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1035,51 +1035,51 @@
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">