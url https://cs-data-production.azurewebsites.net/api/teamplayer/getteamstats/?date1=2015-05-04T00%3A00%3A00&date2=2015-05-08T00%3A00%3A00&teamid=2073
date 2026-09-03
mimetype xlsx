--- v1 (2026-06-15)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e68823b70b41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0a1aa4a60cf44bea90c7448fcc9534f.psmdcp" Id="R6ce9a2b123864537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4066310213f640dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb96312d47974df89a43056ba0105962.psmdcp" Id="R7a614c5b66e64ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -785,51 +785,51 @@
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
@@ -1035,54 +1035,54 @@
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">