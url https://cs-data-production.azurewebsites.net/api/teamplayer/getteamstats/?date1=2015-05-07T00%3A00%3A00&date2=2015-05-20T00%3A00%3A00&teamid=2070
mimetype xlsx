--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bab031337747af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a62d52f1344bcc8df6cc5a66c2d921.psmdcp" Id="R57b098b87a5b4c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc702afb54c5a4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91ea9633a9ce4ef3885645c79698e5d8.psmdcp" Id="R0c2ca995215b4aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1188,147 +1188,147 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
@@ -1587,51 +1587,51 @@
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J25" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
@@ -1657,51 +1657,51 @@
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H27" s="0" t="n">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I27" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J27" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K27" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E28" s="0" t="n">