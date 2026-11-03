--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6d1bc5a1d648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/220d74e9a0b1464caa076a6da9f64201.psmdcp" Id="Ra7272a366ba94a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31df364c7fff474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4ce91030e4d439b8b8c636353c6c526.psmdcp" Id="Rdd11c725bf104a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -849,51 +849,51 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
@@ -1242,51 +1242,51 @@
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
@@ -1306,51 +1306,51 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
@@ -1463,51 +1463,51 @@
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">