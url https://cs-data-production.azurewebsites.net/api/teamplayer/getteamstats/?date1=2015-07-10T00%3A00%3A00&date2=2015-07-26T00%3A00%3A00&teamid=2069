--- v0 (2026-05-26)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41648fdd146a41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f582641321a9442a98c2ddb11fb50ec6.psmdcp" Id="R92fa1e9a3094430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914b7997c78749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa2b1e2fe5034d58817f86b67c2541b8.psmdcp" Id="R1b6e4e0c41f149b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Olympic Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1221,51 +1221,51 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>