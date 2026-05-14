--- v2 (2026-03-23)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9a6f75c65841bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21fb83a985d54c24b19250e3d33a2112.psmdcp" Id="R677a7a2606194491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6bc3da271b4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27bee8621b544d3aa13177f34dc7c6f9.psmdcp" Id="Rc4f9a53c57874b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>