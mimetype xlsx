--- v3 (2026-05-14)
+++ v4 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6bc3da271b4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27bee8621b544d3aa13177f34dc7c6f9.psmdcp" Id="Rc4f9a53c57874b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7ef59b13ff4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4d894b03d014e94b6f771fdca69481e.psmdcp" Id="R31f17fd103e647b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>