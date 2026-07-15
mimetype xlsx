--- v4 (2026-07-15)
+++ v5 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7ef59b13ff4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4d894b03d014e94b6f771fdca69481e.psmdcp" Id="R31f17fd103e647b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97343444fc248e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/482f9f73240c4d9fbef6b7192546bf52.psmdcp" Id="R73b1202a072940c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>