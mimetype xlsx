--- v5 (2026-07-15)
+++ v6 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97343444fc248e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/482f9f73240c4d9fbef6b7192546bf52.psmdcp" Id="R73b1202a072940c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba2e92563204ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c11d057bffb4d1a9d12358f57152754.psmdcp" Id="R422a736712f349db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>