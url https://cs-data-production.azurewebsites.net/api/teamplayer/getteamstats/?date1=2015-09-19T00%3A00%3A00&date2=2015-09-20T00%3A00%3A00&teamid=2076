--- v0 (2026-05-20)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015cf1f295d94823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6031bdba8fe4a87804ec5bf2072de72.psmdcp" Id="Rb000b21384e646cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4727e9ecf3aa4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a1a8d53b76343aa88290294dd579323.psmdcp" Id="R95c8bcaa4da44596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-18" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -166,90 +166,90 @@
   <x:si>
     <x:t>Lasalle, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=6431</x:t>
   </x:si>
   <x:si>
     <x:t>Brayan Kalonji</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / CS Les Etoiles de L'Est</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3672</x:t>
   </x:si>
   <x:si>
     <x:t>Michaël Chatel</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3906</x:t>
   </x:si>
   <x:si>
     <x:t>Yacine Tchemmoun</x:t>
   </x:si>
   <x:si>
-    <x:t>CAN / Griffons CS Mont-Royal Outremont</x:t>
+    <x:t>CAN / CS Mont-Royal Outremont</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3881</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>Alamuden Agraw Ahmed</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4458</x:t>
   </x:si>
   <x:si>
     <x:t>Nicolas Milli</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4913</x:t>
   </x:si>
   <x:si>
     <x:t>Dalin Saheb</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3897</x:t>
   </x:si>
   <x:si>
     <x:t>Massinisa Mersel</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / CS Rivière-des-Prairies</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3692</x:t>
   </x:si>
   <x:si>
     <x:t>Khalël Fung</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAN / CS Spatial Saint-Hubert </x:t>
+    <x:t xml:space="preserve">CAN / CS Spatial St-Hubert </x:t>
   </x:si>
   <x:si>
     <x:t>Saint-Hubert, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4426</x:t>
   </x:si>
   <x:si>
     <x:t>Frédérick Nadeau</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / CS Longueuil</x:t>
   </x:si>
   <x:si>
     <x:t>St-Charles-sur-Richelieu, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4591</x:t>
   </x:si>
   <x:si>
     <x:t>George Lazure</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4418</x:t>
   </x:si>
@@ -741,51 +741,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3883" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3888" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3913" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3902" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3497" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4024" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4176" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=6252" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=6431" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3672" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3906" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3881" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4458" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4913" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3897" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3692" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4426" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4591" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4418" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3787" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4597" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4414" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3534" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3556" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3959" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4454" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4051" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4143" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4215" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=5730" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=5734" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=753" TargetMode="External" Id="rId36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K33"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="25.110625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="37.180625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="31.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="37.030625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.530625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="44.270625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>