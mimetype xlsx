--- v0 (2026-06-08)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a04f3c515cc4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3c3d4ac2ea441f2905ccd2d78e13d77.psmdcp" Id="Rb4705ed02a7f4d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957dd248f9e540d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e51157c15ef142ed880bf0a3af46a276.psmdcp" Id="R425c5fd227f4434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -106,51 +106,51 @@
   <x:si>
     <x:t>JOO-lee-AH-noh  FRAWN-oh</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=10797</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Jackson Farmer</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton, Alberta, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1107</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Gasparotto</x:t>
   </x:si>
   <x:si>
-    <x:t>SCO / Rangers</x:t>
+    <x:t>SCO / Rangers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1259</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
     <x:t>Chris Mannella</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>ma-NELL-a</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13200</x:t>
   </x:si>
@@ -752,51 +752,51 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">