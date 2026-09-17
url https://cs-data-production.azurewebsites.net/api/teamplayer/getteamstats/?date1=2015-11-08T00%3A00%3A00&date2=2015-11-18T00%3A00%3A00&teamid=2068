--- v0 (2026-06-06)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707913e7048d48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eebda5bbb3cf4577b3dbc0cd2ec415ae.psmdcp" Id="R9c3e371391cf41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd180e941feb04073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd86209d2a0b453684a8c993ee86ece8.psmdcp" Id="R9eabc2cfd5f840a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -64,51 +64,51 @@
   <x:si>
     <x:t>Profile Link</x:t>
   </x:si>
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Thomas</x:t>
   </x:si>
   <x:si>
     <x:t>NOR / Strømmen</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3158</x:t>
   </x:si>
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Fraser Aird</x:t>
   </x:si>
   <x:si>
-    <x:t>SCO / Rangers</x:t>
+    <x:t>SCO / Rangers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Scarborough, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=165</x:t>
   </x:si>
   <x:si>
     <x:t>Samuel Adekugbe</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>Calgary, Alberta, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>ADD-ah-KOO-bee</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=12385</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
@@ -220,51 +220,51 @@
   <x:si>
     <x:t>tuh-SAINT</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2703</x:t>
   </x:si>
   <x:si>
     <x:t>Dejan Jaković</x:t>
   </x:si>
   <x:si>
     <x:t>JPN / Shimizu S-Pulse</x:t>
   </x:si>
   <x:si>
     <x:t>Etobicoke, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>də-yan  YA-ko-vich</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1594</x:t>
   </x:si>
   <x:si>
     <x:t>Atiba Hutchinson</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1550</x:t>
   </x:si>
   <x:si>
     <x:t>Samuel Piette</x:t>
   </x:si>
   <x:si>
     <x:t>ESP / Racing Ferrol</x:t>
   </x:si>
   <x:si>
     <x:t>Le Gardeur, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>pee-ett</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2566</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Straith</x:t>
   </x:si>
   <x:si>
     <x:t>NOR / Fredrikstad</x:t>
   </x:si>
@@ -1482,54 +1482,54 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">