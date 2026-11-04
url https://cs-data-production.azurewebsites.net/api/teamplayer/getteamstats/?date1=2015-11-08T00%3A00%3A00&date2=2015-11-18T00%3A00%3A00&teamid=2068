--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd180e941feb04073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd86209d2a0b453684a8c993ee86ece8.psmdcp" Id="R9eabc2cfd5f840a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa29a129103244d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b555e826ccfc4f5c9e31e77160e90610.psmdcp" Id="R288ec9ee44514bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1112,51 +1112,51 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
@@ -1249,51 +1249,51 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
@@ -1482,51 +1482,51 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">