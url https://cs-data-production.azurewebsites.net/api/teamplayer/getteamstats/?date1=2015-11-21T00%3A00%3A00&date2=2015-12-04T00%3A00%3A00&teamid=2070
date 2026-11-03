--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5b11c1d9654c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb474cb2df3c434e97c508bc27ced224.psmdcp" Id="R5ea7c9c92afb49dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77285b8b51c74a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a618e4a245a94984b56d615a129b11ef.psmdcp" Id="Rbd6a7e8159124066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -745,51 +745,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
@@ -841,51 +841,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -1039,51 +1039,51 @@
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
@@ -1138,51 +1138,51 @@
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
@@ -1205,51 +1205,51 @@
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>