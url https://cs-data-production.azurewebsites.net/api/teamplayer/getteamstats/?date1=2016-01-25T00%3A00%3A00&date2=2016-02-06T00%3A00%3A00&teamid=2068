--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c12ba39642454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cc652f0161c45bba0b62d674ea38a48.psmdcp" Id="Rccc9c7065ce043de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b713016c67b4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/200245b5e4944ab6823cbed89edb9e72.psmdcp" Id="Rfed2e5c0b67149a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1074,51 +1074,51 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">