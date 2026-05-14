--- v0 (2026-05-14)
+++ v1 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3e7240bdfb4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8debabebb8d64f68b5c250a0079f1aff.psmdcp" Id="R3700e033b8e24850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044c443ba8e84e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95cd8f602af0436ab7b1f23658920757.psmdcp" Id="R42dbf73b7e3646f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>