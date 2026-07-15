--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044c443ba8e84e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95cd8f602af0436ab7b1f23658920757.psmdcp" Id="R42dbf73b7e3646f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0470a6672b66483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/357eb8927e254727b9558bf8babd6152.psmdcp" Id="R674d59b53ed04e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>