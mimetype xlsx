--- v2 (2026-07-15)
+++ v3 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0470a6672b66483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/357eb8927e254727b9558bf8babd6152.psmdcp" Id="R674d59b53ed04e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27802ee289d4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92e333f1b176499db5a8ad2096645157.psmdcp" Id="R689ba489290d483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>