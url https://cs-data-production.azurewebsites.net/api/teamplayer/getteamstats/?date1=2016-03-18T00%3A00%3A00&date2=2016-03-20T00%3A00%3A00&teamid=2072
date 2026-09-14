--- v3 (2026-07-15)
+++ v4 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27802ee289d4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92e333f1b176499db5a8ad2096645157.psmdcp" Id="R689ba489290d483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567c37f0d4c74e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b1136921aac412f91dd88f143fd52ff.psmdcp" Id="R27cdfee4b7014efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>