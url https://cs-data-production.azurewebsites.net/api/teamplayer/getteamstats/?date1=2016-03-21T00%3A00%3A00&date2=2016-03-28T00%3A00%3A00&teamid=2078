--- v0 (2026-05-19)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cbac8feeb14a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08256eab6d7b48a4bceaa16515d355d7.psmdcp" Id="R2927c8a9fa5041c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf5c74dba63477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a34f7c13ec914272b7862465530a69bd.psmdcp" Id="R2347965d1e654dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -190,51 +190,51 @@
   <x:si>
     <x:t>Thomas Meilleur-Giguère</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / FC Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>L'Assomption, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>may-yehr GEE-gair</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3537</x:t>
   </x:si>
   <x:si>
     <x:t>James Pantemis</x:t>
   </x:si>
   <x:si>
     <x:t>Montréal, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3515</x:t>
   </x:si>
   <x:si>
-    <x:t>Ballou Tabla</x:t>
+    <x:t>Ballou Jean-Yves Tabla</x:t>
   </x:si>
   <x:si>
     <x:t>ball-ou  ta-bla</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11866</x:t>
   </x:si>
   <x:si>
     <x:t>Marco Dominguez</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1002</x:t>
   </x:si>
   <x:si>
     <x:t>Liam Fraser</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Toronto FC II</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver, BC &amp; Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>LEE-um fray-ser</x:t>
   </x:si>
@@ -1223,51 +1223,51 @@
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">