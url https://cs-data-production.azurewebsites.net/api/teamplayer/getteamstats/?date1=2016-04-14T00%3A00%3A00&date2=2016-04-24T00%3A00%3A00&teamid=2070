--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ec45ebd640453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/644d645cd2304007a844c3ea2b795f2c.psmdcp" Id="R6262dcc46871466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bc27e9919c4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db2c5b3734e344c2a13b9843c7f1f4d5.psmdcp" Id="Rd952c10304a54503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -666,115 +666,115 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -794,51 +794,51 @@
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>