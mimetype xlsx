--- v0 (2025-10-29)
+++ v1 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra926a51cbe45419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7757e9da318b41a7aea8e1064438303a.psmdcp" Id="R238143c844d3423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4667d90d87435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11dbe02955df41a8bd96b8b83b868fad.psmdcp" Id="R6c9cd0737fff4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>