--- v1 (2026-05-03)
+++ v2 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4667d90d87435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11dbe02955df41a8bd96b8b83b868fad.psmdcp" Id="R6c9cd0737fff4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fa372f5f064c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/751ca3d32a1c4c08afab929d64e2aafe.psmdcp" Id="Rbef413759e1a4eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>