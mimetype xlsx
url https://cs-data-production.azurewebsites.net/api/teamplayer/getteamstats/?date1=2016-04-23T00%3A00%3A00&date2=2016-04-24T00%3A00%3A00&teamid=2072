--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fa372f5f064c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/751ca3d32a1c4c08afab929d64e2aafe.psmdcp" Id="Rbef413759e1a4eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86118aa9c0334331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c6166b170c54813abbc6847137e9732.psmdcp" Id="Redd82d6ffc454c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>