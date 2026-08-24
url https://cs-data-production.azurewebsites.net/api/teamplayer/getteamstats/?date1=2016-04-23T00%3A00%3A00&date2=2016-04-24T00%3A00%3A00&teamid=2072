--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86118aa9c0334331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c6166b170c54813abbc6847137e9732.psmdcp" Id="Redd82d6ffc454c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re992964f8ab24910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/373d203bb0e44f68812ef21bb2e3ec6c.psmdcp" Id="Rd335aef1b09542ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>