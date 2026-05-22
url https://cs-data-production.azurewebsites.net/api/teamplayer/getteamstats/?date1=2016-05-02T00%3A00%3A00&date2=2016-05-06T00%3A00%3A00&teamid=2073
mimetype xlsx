--- v0 (2025-12-13)
+++ v1 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d1561c4c4b435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd21ccd84ed490f921af2448cdac40f.psmdcp" Id="Rda4749002dd14e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5173f1f63e7f4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3622a032b314482c9313bb859c5e7aa3.psmdcp" Id="Ra2530dc677704d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>