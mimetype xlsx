--- v1 (2026-05-22)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5173f1f63e7f4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3622a032b314482c9313bb859c5e7aa3.psmdcp" Id="Ra2530dc677704d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317a5e78f283424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4dc2d6ca2c24b6187f87d4b08b8fc86.psmdcp" Id="R4d0fb2da1117468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4828</x:t>
   </x:si>
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Nikola Bursac</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4686</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
     <x:t>Chris Campoli</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=6704</x:t>
   </x:si>
   <x:si>
     <x:t>Justin Bélanger</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAN / CS Spatial Saint-Hubert </x:t>
+    <x:t xml:space="preserve">CAN / CS Spatial St-Hubert </x:t>
   </x:si>
   <x:si>
     <x:t>Saskatoon, SK, CAN &amp; Montréal, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=6070</x:t>
   </x:si>
   <x:si>
     <x:t>Jean Lord</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / AS Mascouche</x:t>
   </x:si>
   <x:si>
     <x:t>Terrebonne, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=6705</x:t>
   </x:si>
   <x:si>
     <x:t>Nadjib Chemil</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Montréal White Eagles</x:t>
   </x:si>