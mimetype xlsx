--- v0 (2026-05-14)
+++ v1 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82398d55b3249ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ef2433a82204a51aaaed0a8bf9547c8.psmdcp" Id="R1885629af09b47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d94b4f3ff7b4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46890c73c1464fb9abf7a864c5d68a96.psmdcp" Id="Rb2e743ebe96e4b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>