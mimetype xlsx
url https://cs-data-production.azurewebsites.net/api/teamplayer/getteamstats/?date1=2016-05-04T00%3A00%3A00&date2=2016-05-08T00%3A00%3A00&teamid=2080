--- v1 (2026-07-15)
+++ v2 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d94b4f3ff7b4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46890c73c1464fb9abf7a864c5d68a96.psmdcp" Id="Rb2e743ebe96e4b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aa92b1666b4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8abfe72f0ddb41dba8738cbaa31583f7.psmdcp" Id="R6593e3ee074b4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>