--- v2 (2026-07-15)
+++ v3 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aa92b1666b4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8abfe72f0ddb41dba8738cbaa31583f7.psmdcp" Id="R6593e3ee074b4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd288fc00c2d149ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/248c070529784f00b7976e01a3df09c6.psmdcp" Id="R732fdd720d84435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>