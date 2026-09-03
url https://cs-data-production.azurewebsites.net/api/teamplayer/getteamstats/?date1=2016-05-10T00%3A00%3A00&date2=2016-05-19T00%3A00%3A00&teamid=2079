--- v0 (2026-05-04)
+++ v1 (2026-09-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cd58810bf14773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f05798e2736040b6ac52e6b3538c1f62.psmdcp" Id="R055c94bfabd44fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721e0286eb244624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7834890254a453692b595e726a475cb.psmdcp" Id="R135f7cc3a9044e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1228</x:t>
   </x:si>
   <x:si>
     <x:t>Jordan Murrell</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Pittsburgh Riverhounds</x:t>
   </x:si>
   <x:si>
     <x:t>London, ENG &amp; Markham, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>mur-elle</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2315</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Gasparotto</x:t>
   </x:si>
   <x:si>
-    <x:t>SCO / Rangers</x:t>
+    <x:t>SCO / Rangers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1259</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
     <x:t>Louis Béland-Goyette</x:t>
   </x:si>
   <x:si>
     <x:t>Montréal, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>bae-lan  go-yet</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13013</x:t>
   </x:si>
   <x:si>
     <x:t>Chris Mannella</x:t>
   </x:si>
@@ -251,53 +251,50 @@
     <x:t xml:space="preserve">Pickering, </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3159</x:t>
   </x:si>
   <x:si>
     <x:t>Manuel Aparicio</x:t>
   </x:si>
   <x:si>
     <x:t>app-ah-ree-cee-oh</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13012</x:t>
   </x:si>
   <x:si>
     <x:t>Brandon John</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Seattle Sounders II</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=5191</x:t>
   </x:si>
   <x:si>
     <x:t>Maxime Crépeau</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAN / Impact de Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>Candiac, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>kray-po</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=824</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1095,51 +1092,51 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
@@ -1280,73 +1277,70 @@
         <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="G19" s="0" t="s">
+      <x:c r="H19" s="0" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K19" s="2" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>
     <x:hyperlink ref="K17" r:id="rId20"/>
     <x:hyperlink ref="K18" r:id="rId21"/>
     <x:hyperlink ref="K19" r:id="rId22"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>