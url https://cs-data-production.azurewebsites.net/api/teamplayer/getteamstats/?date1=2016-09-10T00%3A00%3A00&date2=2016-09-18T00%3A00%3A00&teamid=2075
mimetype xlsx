--- v0 (2026-05-23)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d465a372e74029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe55a86aaa04b39941255068c0cde8c.psmdcp" Id="R10b9ab4eea4d4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red515d503d2a43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f5614a18af54a24bd0c060cc256c999.psmdcp" Id="R67fa5dd473f64ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -731,54 +731,54 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">