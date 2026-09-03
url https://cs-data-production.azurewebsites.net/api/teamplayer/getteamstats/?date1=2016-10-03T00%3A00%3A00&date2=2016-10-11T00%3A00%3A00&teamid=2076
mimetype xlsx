--- v0 (2026-05-20)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7c3c98c2174d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f8cae6cc9414bb7b6b12157c496fbf3.psmdcp" Id="Rf1e319de234e4c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2f841d1da24d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1af2f16c6c94a94b0824b4315123a51.psmdcp" Id="R40994762f2044de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-18" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1158,51 +1158,51 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">