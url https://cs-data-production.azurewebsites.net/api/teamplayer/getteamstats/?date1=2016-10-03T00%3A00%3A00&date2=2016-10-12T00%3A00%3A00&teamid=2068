--- v2 (2026-08-16)
+++ v3 (2026-10-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb77ffe0fe384f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a005513549b455ea3a7a20265c5eb7c.psmdcp" Id="Reb96d021b3494d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69fbd17d244b4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f906b0095a44493a629fa6e669e4f36.psmdcp" Id="Rcf7594d84ad94d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -782,51 +782,51 @@
       </x:c>
       <x:c r="J1" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
@@ -1446,51 +1446,51 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">