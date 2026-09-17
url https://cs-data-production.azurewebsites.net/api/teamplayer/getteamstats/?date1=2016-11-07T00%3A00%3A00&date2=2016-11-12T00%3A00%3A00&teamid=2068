--- v2 (2026-06-23)
+++ v3 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6c9cb506474f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d850143933144d298a971c88619fa344.psmdcp" Id="R1734f8dc696c478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7230a6c4b2c64cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f10e891ca78c462d8d4b811f97959feb.psmdcp" Id="R5cbb479812454e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1317,51 +1317,51 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>