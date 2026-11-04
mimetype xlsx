--- v3 (2026-09-17)
+++ v4 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7230a6c4b2c64cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f10e891ca78c462d8d4b811f97959feb.psmdcp" Id="R5cbb479812454e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c82a2bf41d44f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41be0c51bf37444a89712ad4ae14bb54.psmdcp" Id="Rd9f2b140d80640a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1116,51 +1116,51 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
@@ -1317,51 +1317,51 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>