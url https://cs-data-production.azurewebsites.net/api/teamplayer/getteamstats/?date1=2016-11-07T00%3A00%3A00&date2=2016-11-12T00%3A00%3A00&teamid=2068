--- v1 (2026-01-24)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64dcad711b534c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5461902dc0b54732ac3fa4c2f75a3e6a.psmdcp" Id="Re2df25b9f35a480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6c9cb506474f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d850143933144d298a971c88619fa344.psmdcp" Id="R1734f8dc696c478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1317,54 +1317,54 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>