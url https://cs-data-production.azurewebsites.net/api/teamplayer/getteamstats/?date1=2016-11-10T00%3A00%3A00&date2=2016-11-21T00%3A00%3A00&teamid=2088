--- v0 (2025-11-01)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bf8802622d4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ce8d09713f24acebd9d8ac74dd4714e.psmdcp" Id="R401f800bda8848d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81636232a78a4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92d6293ca69142748e2c488dc215327b.psmdcp" Id="R4ee8622321c24a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -962,51 +962,51 @@
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
@@ -1058,51 +1058,51 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
@@ -1192,51 +1192,51 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">