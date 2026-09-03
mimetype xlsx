--- v1 (2026-05-21)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81636232a78a4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92d6293ca69142748e2c488dc215327b.psmdcp" Id="R4ee8622321c24a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e49203496a4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eed94e180654834a358202d48588790.psmdcp" Id="R0ff7e71644274647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1192,51 +1192,51 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">