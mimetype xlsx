--- v0 (2026-06-07)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re739fafccc0c4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67fa1dcf6c1640a5bd00aa817ec70e6d.psmdcp" Id="Rd4ea2a7d12c946cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73855e34906840f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f43954ad9f454ce9aa2da30c482103a7.psmdcp" Id="Ra49383b3fb664532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -46,51 +46,51 @@
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Goals</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Assists</x:t>
   </x:si>
   <x:si>
     <x:t>Profile Link</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
-    <x:t>Ballou Tabla</x:t>
+    <x:t>Ballou Jean-Yves Tabla</x:t>
   </x:si>
   <x:si>
     <x:t>Montréal, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>ball-ou  ta-bla</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11866</x:t>
   </x:si>
   <x:si>
     <x:t>Shamit Shome</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton, Alberta, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>sha-meet SHOW-m</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3776</x:t>
   </x:si>
   <x:si>
     <x:t>W</x:t>
   </x:si>