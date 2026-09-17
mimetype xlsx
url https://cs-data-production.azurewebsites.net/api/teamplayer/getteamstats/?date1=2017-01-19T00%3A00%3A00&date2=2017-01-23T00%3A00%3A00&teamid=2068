--- v0 (2026-05-27)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507bd431a3354018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9b23ccb563b47a9a7bc718fdabaee76.psmdcp" Id="R4e139ee33d064376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f68c6020f8046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b59a69147c844f3bbe88e30fdfa88cc2.psmdcp" Id="R5a145569eb9f43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -978,54 +978,54 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">