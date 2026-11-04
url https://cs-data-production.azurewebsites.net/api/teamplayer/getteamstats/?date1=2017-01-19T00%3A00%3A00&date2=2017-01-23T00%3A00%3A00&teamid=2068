--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f68c6020f8046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b59a69147c844f3bbe88e30fdfa88cc2.psmdcp" Id="R5a145569eb9f43be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9607d7a1bb44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d305263994e44052b4a68e1027a60396.psmdcp" Id="R78721a0b0b0e4726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>