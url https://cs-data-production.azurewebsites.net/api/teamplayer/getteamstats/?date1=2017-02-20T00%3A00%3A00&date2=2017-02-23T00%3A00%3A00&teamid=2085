--- v0 (2026-05-22)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb43ef95d4654a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ef9e2a382794f7e867bf5be7b312538.psmdcp" Id="R0c2ec8b0fb164e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe867da748864d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9beb28d173e44eea80c39ffaa84e7a5.psmdcp" Id="R8a68fd13343648d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -229,51 +229,51 @@
   <x:si>
     <x:t>kə-ZAN-djan</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4191</x:t>
   </x:si>
   <x:si>
     <x:t>Wayny Balata</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4505</x:t>
   </x:si>
   <x:si>
     <x:t>Jasmine Anes Guerber</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / CS Rivière-des-Prairies</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4504</x:t>
   </x:si>
   <x:si>
     <x:t>Tamara Jean-Baptiste</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAN / CS Spatial Saint-Hubert </x:t>
+    <x:t xml:space="preserve">CAN / CS Spatial St-Hubert </x:t>
   </x:si>
   <x:si>
     <x:t>Saint-Hubert, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4507</x:t>
   </x:si>
   <x:si>
     <x:t>Jaiden Penney</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Fredericton District SA</x:t>
   </x:si>
   <x:si>
     <x:t>Fredericton, New Brunswick, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4516</x:t>
   </x:si>
   <x:si>
     <x:t>Teni Akindoju</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Halifax Dunbrack SC</x:t>
   </x:si>
@@ -313,51 +313,51 @@
   <x:si>
     <x:t>Serita Thurton</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>se-REE-ta</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4511</x:t>
   </x:si>
   <x:si>
     <x:t>Julianne Vallerand</x:t>
   </x:si>
   <x:si>
     <x:t>Terrebonne, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4185</x:t>
   </x:si>
   <x:si>
     <x:t>Sara Trandji</x:t>
   </x:si>
   <x:si>
-    <x:t>Québec, Canada</x:t>
+    <x:t>Longueuil, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4508</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Bouchard</x:t>
   </x:si>
   <x:si>
     <x:t>Granby, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4509</x:t>
   </x:si>
   <x:si>
     <x:t>Bella Hanisch</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Ottawa South United SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Ottawa, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4192</x:t>
   </x:si>
@@ -1023,51 +1023,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
@@ -1215,51 +1215,51 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">