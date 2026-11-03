--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe867da748864d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9beb28d173e44eea80c39ffaa84e7a5.psmdcp" Id="R8a68fd13343648d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7524efdc5f7d441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27004561bfd04969abc57f34080a384c.psmdcp" Id="Rd66ae4c9ad254557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1023,54 +1023,54 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
@@ -1215,51 +1215,51 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">