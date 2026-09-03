--- v0 (2026-05-14)
+++ v1 (2026-09-03)
@@ -1,99 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b5041b48724200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33d01b2d241a4d469d1ccbaab4aa01c0.psmdcp" Id="Ra7f8da2cd97a4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4f5d89b750443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7c139e33fd54a7588f194e875380680.psmdcp" Id="Rbaac8d62d7b542e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Goals</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Assists</x:t>
   </x:si>
   <x:si>
     <x:t>Profile Link</x:t>
   </x:si>
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Maxime Crépeau</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAN / Impact de Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>Candiac, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>kray-po</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=824</x:t>
   </x:si>
   <x:si>
     <x:t>RB</x:t>
   </x:si>
   <x:si>
     <x:t>Kadin Chung</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Vancouver Whitecaps FC 2</x:t>
   </x:si>
   <x:si>
     <x:t>Port Coquitlam, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=12950</x:t>
   </x:si>
@@ -718,600 +715,594 @@
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="G2" s="0" t="s">
+      <x:c r="H2" s="0" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I2" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J2" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C3" s="0" t="s">
+      <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C4" s="0" t="s">
+      <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K6" s="2" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
+      <x:c r="D7" s="0" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K7" s="2" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="0" t="s">
+      <x:c r="D10" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K13" s="2" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>13</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="G14" s="0" t="s">
+      <x:c r="H14" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K14" s="2" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K15" s="2" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C16" s="0" t="s">
+      <x:c r="D16" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K17" s="2" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K18" s="2" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>
     <x:hyperlink ref="K17" r:id="rId20"/>
     <x:hyperlink ref="K18" r:id="rId21"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>