--- v1 (2026-07-22)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946ecbb49ade4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f06c29a83ac446ff885e24f51587e539.psmdcp" Id="R032ae16502504cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859cb5e61fc84f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c685a09e6be94dd4afe5646a3ffac38d.psmdcp" Id="R25364f8ea8524f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>