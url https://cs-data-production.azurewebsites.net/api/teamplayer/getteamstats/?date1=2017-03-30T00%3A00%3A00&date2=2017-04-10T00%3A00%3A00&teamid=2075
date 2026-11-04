--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859cb5e61fc84f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c685a09e6be94dd4afe5646a3ffac38d.psmdcp" Id="R25364f8ea8524f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd885faad8d134a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9535c3b7c7cf4b139b8a3062505e3b15.psmdcp" Id="R3eeb5675e85a4754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -781,54 +781,54 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
@@ -1110,51 +1110,51 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">