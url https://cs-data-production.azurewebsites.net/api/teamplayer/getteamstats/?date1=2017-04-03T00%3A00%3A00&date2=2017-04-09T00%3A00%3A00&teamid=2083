--- v0 (2026-05-05)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ab87e440a74213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2197e2d6fd2545b6a6d77393d7c86e5b.psmdcp" Id="R7a0c75540d1b4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe636c7ca9946c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81303572f17149c499ed48d8be9dd066.psmdcp" Id="R1a69b366114345bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -160,51 +160,51 @@
   <x:si>
     <x:t>Marissa Horton</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Lakeshore SC</x:t>
   </x:si>
   <x:si>
     <x:t>Baie d'Urfé, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4635</x:t>
   </x:si>
   <x:si>
     <x:t>Jasmine Anes Guerber</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / CS Rivière-des-Prairies</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4504</x:t>
   </x:si>
   <x:si>
     <x:t>Tamara Jean-Baptiste</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAN / CS Spatial Saint-Hubert </x:t>
+    <x:t xml:space="preserve">CAN / CS Spatial St-Hubert </x:t>
   </x:si>
   <x:si>
     <x:t>Saint-Hubert, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4507</x:t>
   </x:si>
   <x:si>
     <x:t>Chloé Renaud</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4639</x:t>
   </x:si>
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Roxanne Vilain</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / AS Pierrefonds</x:t>
   </x:si>
   <x:si>
     <x:t>Pierrefonds, Québec, Canada</x:t>
   </x:si>
@@ -869,51 +869,51 @@
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
@@ -1474,51 +1474,51 @@
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">