--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe636c7ca9946c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81303572f17149c499ed48d8be9dd066.psmdcp" Id="R1a69b366114345bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca2ec57f0a94f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c83c1ff451084b1a9a56457ccbbe3da1.psmdcp" Id="R2bc2d0af76e045a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -869,54 +869,54 @@
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
@@ -1474,51 +1474,51 @@
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">