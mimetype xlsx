--- v2 (2026-03-21)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399c414e6f5444da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7aa0c2d11444021a97ad995c0c3c1ea.psmdcp" Id="R2bd9396cdbda4c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc932826d4d74f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70b576141ca34bedbc1f6439c313e3ae.psmdcp" Id="R0d80a2d26bb54cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1037,54 +1037,54 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">