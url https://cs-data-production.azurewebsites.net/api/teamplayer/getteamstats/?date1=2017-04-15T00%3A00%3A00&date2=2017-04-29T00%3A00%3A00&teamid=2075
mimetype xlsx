--- v3 (2026-05-14)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc932826d4d74f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70b576141ca34bedbc1f6439c313e3ae.psmdcp" Id="R0d80a2d26bb54cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0c858c152c49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa7e7fad44844faa9a49c23996c7d4d.psmdcp" Id="Rbe7fd04c8e40498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>