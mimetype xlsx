--- v4 (2026-05-14)
+++ v5 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0c858c152c49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa7e7fad44844faa9a49c23996c7d4d.psmdcp" Id="Rbe7fd04c8e40498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4a5b26d3104fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0aac32ccec1c42c89a318d166e341a67.psmdcp" Id="Rcf5687214c424ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1037,54 +1037,54 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">