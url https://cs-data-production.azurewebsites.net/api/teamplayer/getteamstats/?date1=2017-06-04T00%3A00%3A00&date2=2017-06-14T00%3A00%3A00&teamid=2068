--- v3 (2026-07-20)
+++ v4 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf27290962d347a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17612f7252824e5ab309d4950d0c5715.psmdcp" Id="R2f7b7c5a61424390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1853c29c2d5a4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d91d45822ab54ede8658678685967569.psmdcp" Id="R91dde7bc4b214bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="125">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>