--- v4 (2026-09-17)
+++ v5 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1853c29c2d5a4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d91d45822ab54ede8658678685967569.psmdcp" Id="R91dde7bc4b214bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9524a866188446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ae5932b51ca48f88a01688344f74931.psmdcp" Id="R7730ed48ab8c4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="125">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1168,51 +1168,51 @@
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
@@ -1273,83 +1273,83 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">