--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ac9f1fc3294f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9278d138d27414d988729f1739c2381.psmdcp" Id="Rdd8297b5b3374497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06def0d1208c4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0c9abd73520448c8a08cfc5c8440392.psmdcp" Id="R409dc724237c482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>