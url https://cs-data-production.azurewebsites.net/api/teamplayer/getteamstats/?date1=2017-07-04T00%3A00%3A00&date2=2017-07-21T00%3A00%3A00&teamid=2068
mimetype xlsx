--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06def0d1208c4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0c9abd73520448c8a08cfc5c8440392.psmdcp" Id="R409dc724237c482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb172c0b56f449e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f1c217a6e844b09b79f3414312c439f.psmdcp" Id="Rff4e0d62f54c4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -972,51 +972,51 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
@@ -1109,51 +1109,51 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
@@ -1569,51 +1569,51 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J25" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>