--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a153c6247404aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f053fa5d0a44466b1910ddf2b731e0e.psmdcp" Id="R3f50df904f71445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa48e0b3c3e4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e270147f10474b4fa04833c6a1b0ddf9.psmdcp" Id="R066e34bda4df4aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>