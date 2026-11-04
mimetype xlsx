--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa48e0b3c3e4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e270147f10474b4fa04833c6a1b0ddf9.psmdcp" Id="R066e34bda4df4aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30eb9ccee314375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c2e10f56c7d446588e23ffbf4aeddb5.psmdcp" Id="Rafcb948142ee4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -954,51 +954,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
@@ -1085,51 +1085,51 @@
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">