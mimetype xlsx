--- v0 (2026-09-17)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69dfc71286594779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f46713c2bdf940bfaf02cb060da73895.psmdcp" Id="R59de4c65100e48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc873b3c24bb4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99914aa8d1db4c4b80e72ea092f70d07.psmdcp" Id="R9574181240b74245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1101,51 +1101,51 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
@@ -1605,86 +1605,86 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">