--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e5e24a27704edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/693eeaf115174e9b89c5be7ed3db7be7.psmdcp" Id="R6ec6e40e07ff48ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61fe4ec7ab2d4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90e432ba73ad4c9b892fd2dcb2ecc859.psmdcp" Id="Rdf2783c7c7e44c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -670,51 +670,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
@@ -856,51 +856,51 @@
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -920,89 +920,89 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>