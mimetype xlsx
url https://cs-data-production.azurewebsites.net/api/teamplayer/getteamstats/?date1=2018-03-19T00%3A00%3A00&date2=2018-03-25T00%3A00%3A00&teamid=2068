--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244e5c5487b34656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a1d9e5035624f9b81e79582d6354f51.psmdcp" Id="Rd2125bc54cae4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a57749dad44ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51f69b93501404386315a6706b8e6a4.psmdcp" Id="R08350485e8f74653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>