--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a57749dad44ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51f69b93501404386315a6706b8e6a4.psmdcp" Id="R08350485e8f74653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9000b57e02144b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7674b5a26d7c4698ad1cc84378e459a1.psmdcp" Id="R9f5ae0e4e70c4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -936,51 +936,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
@@ -1035,51 +1035,51 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
@@ -1358,51 +1358,51 @@
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">