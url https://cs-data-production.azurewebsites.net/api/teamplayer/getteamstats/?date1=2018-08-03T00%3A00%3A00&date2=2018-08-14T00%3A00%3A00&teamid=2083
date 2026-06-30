--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a82392aedc4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05651e46f969454cac2f2f4a63a20e51.psmdcp" Id="R07cb0c7a9e844221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25c184705a6471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2aeeeca05d47d695344e7db402a1b1.psmdcp" Id="Rf6181a4579b144b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -844,51 +844,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -908,51 +908,51 @@
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">