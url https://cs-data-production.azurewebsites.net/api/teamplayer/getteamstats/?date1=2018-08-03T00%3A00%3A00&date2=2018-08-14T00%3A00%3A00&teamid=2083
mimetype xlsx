--- v1 (2026-06-30)
+++ v2 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25c184705a6471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2aeeeca05d47d695344e7db402a1b1.psmdcp" Id="Rf6181a4579b144b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b52689b549f4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e90d611f91964989b1ca2ff4d18fa36a.psmdcp" Id="Rfbccdbdaf7094cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -142,51 +142,51 @@
   <x:si>
     <x:t>CAN / CS Repentigny</x:t>
   </x:si>
   <x:si>
     <x:t>Montréal, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4974</x:t>
   </x:si>
   <x:si>
     <x:t>Olivia Smith</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / North Toronto SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Whitby, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4512</x:t>
   </x:si>
   <x:si>
     <x:t>Chloé Renaud</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAN / CS Spatial Saint-Hubert </x:t>
+    <x:t xml:space="preserve">CAN / CS Spatial St-Hubert </x:t>
   </x:si>
   <x:si>
     <x:t>Saint-Hubert, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4639</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>Alout Agar</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Edmonton Strikers SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Edmonton, </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4979</x:t>
   </x:si>
   <x:si>
     <x:t>Hannah Duguid</x:t>
   </x:si>