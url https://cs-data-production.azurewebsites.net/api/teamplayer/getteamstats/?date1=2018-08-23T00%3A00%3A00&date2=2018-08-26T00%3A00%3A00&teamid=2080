--- v2 (2026-09-14)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24eb1d4b0ee4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/256d7326940f40e6b97cb887b51b0c03.psmdcp" Id="R8be21575a11c42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86279eb39a9c4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f75649d5f1324455876cd7af50f94c3e.psmdcp" Id="Rb45f54843cd34b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -777,51 +777,51 @@
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
@@ -922,51 +922,51 @@
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
@@ -980,51 +980,51 @@
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">