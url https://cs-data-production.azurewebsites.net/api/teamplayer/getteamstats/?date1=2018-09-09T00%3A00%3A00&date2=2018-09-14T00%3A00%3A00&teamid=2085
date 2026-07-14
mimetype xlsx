--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dffb51fd3494fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bad7e7a68c6c459c9393b448aeda6519.psmdcp" Id="Rb03122e39fef4d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263f69593e074322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/414c890c9ca14ac893d79636353b06b7.psmdcp" Id="Rb885e6af2fb9492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -680,51 +680,51 @@
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">