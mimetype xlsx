--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc1615ba1fc482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11c96e2f8ab54ac5898a017fad23ffc7.psmdcp" Id="R9049436b64604957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62faa7fea6c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820e028fefee40dca9b94c043abfdeb7.psmdcp" Id="Rf6f33e207f16429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -271,51 +271,51 @@
   <x:si>
     <x:t>USA / Orlando Pride</x:t>
   </x:si>
   <x:si>
     <x:t>Kitchener &amp; London, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3426</x:t>
   </x:si>
   <x:si>
     <x:t>Ashley Lawrence</x:t>
   </x:si>
   <x:si>
     <x:t>FRA / Paris St-Germain FC</x:t>
   </x:si>
   <x:si>
     <x:t>Caledon East, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1833</x:t>
   </x:si>
   <x:si>
     <x:t>Kadeisha Buchanan</x:t>
   </x:si>
   <x:si>
-    <x:t>FRA / FCF Olympique Lyonnais</x:t>
+    <x:t>FRA / Olympique Lyonnais</x:t>
   </x:si>
   <x:si>
     <x:t>Brampton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=533</x:t>
   </x:si>
   <x:si>
     <x:t>Sabrina D’Angelo</x:t>
   </x:si>
   <x:si>
     <x:t>USA / NC Courage</x:t>
   </x:si>
   <x:si>
     <x:t>Welland, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=849</x:t>
   </x:si>
   <x:si>
     <x:t>Desiree Scott</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Utah Royals FC</x:t>
   </x:si>
@@ -832,89 +832,89 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
@@ -1097,118 +1097,118 @@
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
@@ -1330,83 +1330,83 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">