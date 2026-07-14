--- v1 (2026-07-14)
+++ v2 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62faa7fea6c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820e028fefee40dca9b94c043abfdeb7.psmdcp" Id="Rf6f33e207f16429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc392062cc5a4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0698c9a718244819a0301f65cd98a768.psmdcp" Id="Rbd73dff689884b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>