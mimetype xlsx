--- v2 (2026-07-14)
+++ v3 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc392062cc5a4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0698c9a718244819a0301f65cd98a768.psmdcp" Id="Rbd73dff689884b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cc0c130bb34681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a6f30a979f1495498b20274004e3015.psmdcp" Id="Ra7fc095766b64a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>