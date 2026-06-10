--- v0 (2026-04-13)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedcb12217b5488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/044aa1fcdba8421ba2d7caade28dc685.psmdcp" Id="Re70f248b93584150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2192a600425447f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/440fbd1ee65c4793bcbc49c8a3d78369.psmdcp" Id="Rc9094c73b23f49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>