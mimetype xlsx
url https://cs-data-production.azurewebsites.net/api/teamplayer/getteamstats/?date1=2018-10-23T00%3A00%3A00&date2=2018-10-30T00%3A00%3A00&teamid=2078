--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2192a600425447f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/440fbd1ee65c4793bcbc49c8a3d78369.psmdcp" Id="Rc9094c73b23f49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754c8e6cf2794c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86fd584508784b278f202bdd7b797609.psmdcp" Id="Ra670c76476eb428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1015,51 +1015,51 @@
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">