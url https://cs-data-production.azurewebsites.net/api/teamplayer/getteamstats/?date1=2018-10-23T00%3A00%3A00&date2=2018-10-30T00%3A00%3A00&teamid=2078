--- v2 (2026-07-28)
+++ v3 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754c8e6cf2794c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86fd584508784b278f202bdd7b797609.psmdcp" Id="Ra670c76476eb428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c67455a19f492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae276f08b7ca4d8c96f22fc08419cb32.psmdcp" Id="R75e7039ad6e34738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>