--- v0 (2026-05-14)
+++ v1 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f1ede7cdb472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/568e7b68fa904744bd1a1f3c448694a3.psmdcp" Id="R03435fb978264913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca2478484cf4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e65a08e10943e6a9822442713e9835.psmdcp" Id="Rdf9ea1819728448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1005,54 +1005,54 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
@@ -1235,51 +1235,51 @@
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">