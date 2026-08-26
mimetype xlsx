--- v1 (2026-07-11)
+++ v2 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca2478484cf4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e65a08e10943e6a9822442713e9835.psmdcp" Id="Rdf9ea1819728448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd663651363fe4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ada23aeda9746ffa258098eeb4f9aba.psmdcp" Id="Reaaf7dd2a0144fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>