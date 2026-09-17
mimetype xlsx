--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c6b7ec835648df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/004d5fc2ece745e48aa2199d28a43352.psmdcp" Id="Rb7892ea9315648a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7e184020b2446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d46ddf27804b039425bf16cf0444b8.psmdcp" Id="Rb840d08675f44f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -328,51 +328,51 @@
   <x:si>
     <x:t>Jay Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>Campbellford, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=672</x:t>
   </x:si>
   <x:si>
     <x:t>Maxime Crépeau</x:t>
   </x:si>
   <x:si>
     <x:t>Candiac, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>kray-po</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=824</x:t>
   </x:si>
   <x:si>
-    <x:t>Ballou Tabla</x:t>
+    <x:t>Ballou Jean-Yves Tabla</x:t>
   </x:si>
   <x:si>
     <x:t>ESP / FC Barcelona B</x:t>
   </x:si>
   <x:si>
     <x:t>ball-ou  ta-bla</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11866</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>