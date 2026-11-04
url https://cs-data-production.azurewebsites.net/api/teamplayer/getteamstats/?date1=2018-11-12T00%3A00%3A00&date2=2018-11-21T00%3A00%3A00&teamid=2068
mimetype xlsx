--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7e184020b2446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d46ddf27804b039425bf16cf0444b8.psmdcp" Id="Rb840d08675f44f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444e202566e14776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b75f256b48a14226ac66ef6e3a17327b.psmdcp" Id="R9fa20eb564df4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -963,51 +963,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
@@ -1065,83 +1065,83 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
@@ -1228,51 +1228,51 @@
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
@@ -1432,54 +1432,54 @@
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">