--- v0 (2026-05-05)
+++ v1 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2524b489ed436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57c18b3fab9b47c09b6bc2d91294e9df.psmdcp" Id="R10d33cf621834af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78bac7845a34f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd8f968a6294702927d6702ae9e4f15.psmdcp" Id="Rdad85f4c94794fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1037,54 +1037,54 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
@@ -1430,51 +1430,51 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">