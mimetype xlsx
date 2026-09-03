--- v1 (2026-07-20)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78bac7845a34f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd8f968a6294702927d6702ae9e4f15.psmdcp" Id="Rdad85f4c94794fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b1c65ff69a4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bbf12022d214e1499309156d9b8718d.psmdcp" Id="R60d5f752412247b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>