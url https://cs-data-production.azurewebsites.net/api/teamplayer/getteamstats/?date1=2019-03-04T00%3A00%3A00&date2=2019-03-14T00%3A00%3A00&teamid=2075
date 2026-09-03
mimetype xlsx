--- v2 (2026-09-03)
+++ v3 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b1c65ff69a4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bbf12022d214e1499309156d9b8718d.psmdcp" Id="R60d5f752412247b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e6c9c4725d4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44f045adddec40e69cbf003aa748d7bd.psmdcp" Id="R68bc4422203a43e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>