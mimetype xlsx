--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18de36cb47249e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/948c1db99c464952b4cd7d26e9037b3b.psmdcp" Id="R2744308aa47647e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800f8700a9d943e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4d4bc2bad4481dacc3e4d1a8148b55.psmdcp" Id="R0c05b9afc3bd4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -82,51 +82,51 @@
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Allysha Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Houston Dash</x:t>
   </x:si>
   <x:si>
     <x:t>Courtice, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>ah-LEE-sha chap-man</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=669</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Kadeisha Buchanan</x:t>
   </x:si>
   <x:si>
-    <x:t>FRA / FCF Olympique Lyonnais</x:t>
+    <x:t>FRA / Olympique Lyonnais</x:t>
   </x:si>
   <x:si>
     <x:t>Brampton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=533</x:t>
   </x:si>
   <x:si>
     <x:t>Shelina Zadorsky</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Orlando Pride</x:t>
   </x:si>
   <x:si>
     <x:t>Kitchener &amp; London, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3426</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
     <x:t>Deanne Rose</x:t>
   </x:si>
@@ -858,51 +858,51 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
@@ -992,83 +992,83 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1187,121 +1187,121 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
@@ -1484,51 +1484,51 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>