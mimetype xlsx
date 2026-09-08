--- v1 (2026-07-14)
+++ v2 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800f8700a9d943e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4d4bc2bad4481dacc3e4d1a8148b55.psmdcp" Id="R0c05b9afc3bd4b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda02211b4d6431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de2f09608eff41d4bf729da1839f85ba.psmdcp" Id="R74761ebf6db2414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>