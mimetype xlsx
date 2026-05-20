--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc761b3be344702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e385d127cfa41d9a56b6be05fd97aa2.psmdcp" Id="R78fc707630e14cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf232b441d0d34114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce5cf2e24d6487583b0b2f64c6e830a.psmdcp" Id="R99fe1f2eb1ba4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -864,83 +864,83 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
@@ -1443,51 +1443,51 @@
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">