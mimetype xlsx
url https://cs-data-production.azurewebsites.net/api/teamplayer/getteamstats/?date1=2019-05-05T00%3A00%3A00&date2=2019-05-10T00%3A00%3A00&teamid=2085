--- v1 (2026-05-20)
+++ v2 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf232b441d0d34114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce5cf2e24d6487583b0b2f64c6e830a.psmdcp" Id="R99fe1f2eb1ba4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde42a324ea4f46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6574d50db174af5b4170b9e623ec1d7.psmdcp" Id="Ra94316f072e84ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -864,83 +864,83 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">