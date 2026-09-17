--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a8f9eda3d842be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50eb0b3b05d245e1b9cafa07ba1b3332.psmdcp" Id="R01cfc20af9f4424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269907672dea4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d6eefadc6bf4bbe81859a398b61bc5d.psmdcp" Id="Rb15bd4e2acec4706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>