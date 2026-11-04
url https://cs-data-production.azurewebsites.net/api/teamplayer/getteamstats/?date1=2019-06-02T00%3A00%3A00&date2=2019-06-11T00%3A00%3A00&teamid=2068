--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269907672dea4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d6eefadc6bf4bbe81859a398b61bc5d.psmdcp" Id="Rb15bd4e2acec4706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b18ec406622463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df21115811464630b52e679f0525e93b.psmdcp" Id="R94994d33ef844dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1004,51 +1004,51 @@
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
@@ -1109,115 +1109,115 @@
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
@@ -1441,54 +1441,54 @@
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">