--- v0 (2026-05-15)
+++ v1 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8b8c20caf9438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ac73b5b3ef04e4c8022ae183a827966.psmdcp" Id="Raaa6536992184cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1672729780d74a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b661f4485f4d939025e2931068bb3a.psmdcp" Id="Rb7a487584d9e4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -821,54 +821,54 @@
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="B5" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="B6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
@@ -1110,51 +1110,51 @@
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="B16" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">