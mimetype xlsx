--- v1 (2026-07-20)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1672729780d74a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b661f4485f4d939025e2931068bb3a.psmdcp" Id="Rb7a487584d9e4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf918ab0e980c49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c084c540674f609b10f6c837364b91.psmdcp" Id="R39f511884f874093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>