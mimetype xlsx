--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e27f1b6d4a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abd251aaeae440ac8f61175dda4f953c.psmdcp" Id="R8410ee22ac0246cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae615b5761ff48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57f344f525df4b6da9dedfb02eea9456.psmdcp" Id="R98d9eb3d754949ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -907,54 +907,54 @@
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">