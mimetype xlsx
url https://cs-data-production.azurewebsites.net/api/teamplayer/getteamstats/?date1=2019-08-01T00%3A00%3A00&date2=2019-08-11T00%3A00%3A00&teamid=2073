--- v1 (2026-06-30)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae615b5761ff48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57f344f525df4b6da9dedfb02eea9456.psmdcp" Id="R98d9eb3d754949ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bbcd3e192c4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e74181e28c34e98ac9096abe485d4b3.psmdcp" Id="Rc4844f43981f46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>