--- v2 (2026-06-30)
+++ v3 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bbcd3e192c4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e74181e28c34e98ac9096abe485d4b3.psmdcp" Id="Rc4844f43981f46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952ef47e8c04d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2123af2d3e8c40b095937ae064c912a7.psmdcp" Id="Rf611290aa54a4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>